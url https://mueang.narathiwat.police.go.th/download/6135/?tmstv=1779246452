--- v0 (2026-06-01)
+++ v1 (2026-08-13)
@@ -60,72 +60,72 @@
   <si>
     <t>รวมเงิน</t>
   </si>
   <si>
     <t>ข้อมูลเงินกองทุนเพื่อการสืบสวน สอบสวน การป้องกัน และปราบปรามการกระทำความผิดทางอาญา</t>
   </si>
   <si>
     <t>ไตรมาสที่ 1 (ม.ค. – มี.ค. 69)</t>
   </si>
   <si>
     <t>ไตรมาสที่ 2 (เม.ย. – มิ.ย. 69)</t>
   </si>
   <si>
     <t>ไตรมาสที่ 3 (ก.ค. – ก.ย. 69)</t>
   </si>
   <si>
     <t>ไตรมาสที่ 4 (ต.ค. – ธ.ค. 69)</t>
   </si>
   <si>
     <t>สถานีตำรวจภูธรเมืองนราธิวาส</t>
   </si>
   <si>
     <t>เงินกองทุนเพื่อการสืบสวนฯ</t>
   </si>
   <si>
-    <t>ข้อมูล ณ วันที่ 20 พฤษภาคม 2569</t>
-[...1 lines deleted...]
-  <si>
     <t>ตรวจสอบแล้วถูกต้อง</t>
   </si>
   <si>
     <t xml:space="preserve"> พ.ต.อ.</t>
   </si>
   <si>
     <t xml:space="preserve">                 </t>
   </si>
   <si>
     <t xml:space="preserve">  (  ปรัชญา  ไบเตะ  )</t>
   </si>
   <si>
     <t>ผกก.สภ.เมืองนราธิวาส</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">รวมจำนวนคดีที่ใช้เงินกองทุน </t>
+  </si>
+  <si>
+    <t>ข้อมูล ณ วันที่ 30 มิถุนายน 2569</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
@@ -339,84 +339,84 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -424,63 +424,63 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>67236</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>284028</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>612327</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>50531</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="รูปภาพ 6"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
-              <a14:imgProps xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+              <a14:imgProps xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="">
                 <a14:imgLayer r:embed="">
                   <a14:imgEffect>
                     <a14:saturation sat="400000"/>
                   </a14:imgEffect>
                   <a14:imgEffect>
                     <a14:brightnessContrast bright="40000" contrast="40000"/>
                   </a14:imgEffect>
                 </a14:imgLayer>
               </a14:imgProps>
             </a:ext>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6375717" y="5383566"/>
           <a:ext cx="1409668" cy="631080"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ชุดรูปแบบของ Office">
   <a:themeElements>
@@ -750,384 +750,384 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J20"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="85" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:I5"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A7" zoomScale="130" zoomScaleNormal="85" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="11.125" customWidth="1"/>
     <col min="3" max="4" width="11.875" customWidth="1"/>
     <col min="5" max="5" width="10.875" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="11.375" customWidth="1"/>
     <col min="8" max="8" width="11.75" customWidth="1"/>
     <col min="9" max="9" width="10.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="30"/>
-[...7 lines deleted...]
-      <c r="J1" s="30"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
     </row>
     <row r="2" spans="1:10" ht="24" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="31"/>
-[...7 lines deleted...]
-      <c r="J2" s="31"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
     </row>
     <row r="3" spans="1:10" ht="24" customHeight="1">
-      <c r="A3" s="23"/>
-[...7 lines deleted...]
-      <c r="I3" s="23"/>
+      <c r="A3" s="25"/>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
       <c r="J3" s="6"/>
     </row>
     <row r="4" spans="1:10" ht="24" customHeight="1">
-      <c r="A4" s="22"/>
-[...7 lines deleted...]
-      <c r="I4" s="22"/>
+      <c r="A4" s="24"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
       <c r="J4" s="6"/>
     </row>
     <row r="5" spans="1:10" ht="24" customHeight="1">
-      <c r="A5" s="22"/>
-[...7 lines deleted...]
-      <c r="I5" s="22"/>
+      <c r="A5" s="24"/>
+      <c r="B5" s="24"/>
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
+      <c r="G5" s="24"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="24"/>
       <c r="J5" s="6"/>
     </row>
     <row r="6" spans="1:10" ht="24" customHeight="1">
-      <c r="A6" s="22"/>
-[...7 lines deleted...]
-      <c r="I6" s="22"/>
+      <c r="A6" s="24"/>
+      <c r="B6" s="24"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="1:10" ht="24" customHeight="1">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
     </row>
     <row r="8" spans="1:10" ht="27" customHeight="1">
-      <c r="A8" s="20" t="s">
+      <c r="A8" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="21" t="s">
+      <c r="B8" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="20"/>
-      <c r="D8" s="21" t="s">
+      <c r="C8" s="22"/>
+      <c r="D8" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="E8" s="20"/>
-      <c r="F8" s="21" t="s">
+      <c r="E8" s="22"/>
+      <c r="F8" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="20"/>
-      <c r="H8" s="21" t="s">
+      <c r="G8" s="22"/>
+      <c r="H8" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="I8" s="20"/>
+      <c r="I8" s="22"/>
     </row>
     <row r="9" spans="1:10" ht="25.5" customHeight="1">
-      <c r="A9" s="20"/>
+      <c r="A9" s="22"/>
       <c r="B9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="27.75">
       <c r="A10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="7">
         <v>270000</v>
       </c>
       <c r="C10" s="7">
         <v>200000</v>
       </c>
       <c r="D10" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E10" s="7">
-        <v>240000</v>
+        <v>340000</v>
       </c>
       <c r="F10" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G10" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H10" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I10" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="27.75">
       <c r="A11" s="2"/>
       <c r="B11" s="7">
         <v>270000</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D11" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E11" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F11" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G11" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H11" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I11" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="27.75">
       <c r="A12" s="2"/>
       <c r="B12" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D12" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E12" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F12" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G12" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H12" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I12" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="21" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="7">
         <f>SUM(B10:B12)</f>
         <v>540000</v>
       </c>
       <c r="C13" s="7">
         <f>SUM(C10:C12)</f>
         <v>200000</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E13" s="7">
         <f>SUM(E10:E12)</f>
-        <v>240000</v>
+        <v>340000</v>
       </c>
       <c r="F13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="21" customHeight="1">
+      <c r="A14" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="G13" s="15" t="s">
+      <c r="B14" s="28">
+        <v>10</v>
+      </c>
+      <c r="C14" s="29"/>
+      <c r="D14" s="28">
         <v>17</v>
       </c>
-      <c r="H13" s="15" t="s">
-[...17 lines deleted...]
-      <c r="E14" s="27"/>
+      <c r="E14" s="29"/>
       <c r="F14" s="16" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G14" s="17"/>
       <c r="H14" s="16" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I14" s="17"/>
     </row>
     <row r="15" spans="1:10" ht="33.75" customHeight="1">
-      <c r="A15" s="25"/>
-[...3 lines deleted...]
-      <c r="E15" s="29"/>
+      <c r="A15" s="27"/>
+      <c r="B15" s="30"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="31"/>
       <c r="F15" s="18"/>
       <c r="G15" s="19"/>
       <c r="H15" s="18"/>
       <c r="I15" s="19"/>
     </row>
     <row r="16" spans="1:10" ht="21" customHeight="1"/>
     <row r="17" spans="1:9" ht="30.75">
       <c r="A17" s="9" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="F17" s="10"/>
       <c r="G17" s="11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H17" s="10"/>
       <c r="I17" s="14"/>
     </row>
     <row r="18" spans="1:9" ht="37.5" customHeight="1">
       <c r="F18" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="13" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H18" s="13"/>
     </row>
     <row r="19" spans="1:9" ht="27.75">
       <c r="F19" s="13"/>
       <c r="G19" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H19" s="13"/>
     </row>
     <row r="20" spans="1:9" ht="27.75">
       <c r="F20" s="13"/>
       <c r="G20" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H20" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="H14:I15"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:C15"/>
     <mergeCell ref="D14:E15"/>
     <mergeCell ref="F14:G15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>